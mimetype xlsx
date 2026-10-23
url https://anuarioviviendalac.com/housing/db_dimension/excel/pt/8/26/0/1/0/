--- v0 (2026-05-26)
+++ v1 (2026-10-23)
@@ -12,137 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Anuário habitacional para a América Latina e o Caribe</t>
   </si>
   <si>
     <t>Ano:</t>
   </si>
   <si>
     <t>Tópico:</t>
   </si>
   <si>
     <t>SUBSíDIOS E ACESSIBILIDADE</t>
   </si>
   <si>
     <t>Subtópico:</t>
   </si>
   <si>
     <t>SUBSíDIO AO ALUGUEL HABITACIONAL</t>
   </si>
   <si>
     <t>País</t>
   </si>
   <si>
     <t>Subsídio aluguel: Parque público</t>
   </si>
   <si>
     <t>SA-3-01</t>
   </si>
   <si>
-    <t>Anual</t>
+    <t>Final do ano</t>
   </si>
   <si>
     <t>Boolean</t>
   </si>
   <si>
     <t>Subsídio aluguel: Auxílio emergencial</t>
   </si>
   <si>
     <t>SA-3-02</t>
   </si>
   <si>
     <t>Voucher para aluguel parque privado</t>
   </si>
   <si>
     <t>SA-3-03</t>
   </si>
   <si>
     <t>Garantia do Aluguel</t>
   </si>
   <si>
     <t>SA-3-04</t>
   </si>
   <si>
     <t>Núm de famílias atendidas com algum tipo de subsídio ao aluguel</t>
   </si>
   <si>
     <t>SA-3-05</t>
   </si>
   <si>
+    <t>Acumulado anual</t>
+  </si>
+  <si>
     <t>#</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
     <t>Brasil</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Honduras</t>
+  </si>
+  <si>
+    <t>Jamaica</t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t>Não</t>
   </si>
   <si>
     <t>Panamá</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>República Dominicana</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
 </sst>
 </file>
 
@@ -577,54 +586,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.9954" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.8516" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.8516" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.8516" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.8516" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.8516" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1">
         <v>2022</v>
       </c>
     </row>
@@ -675,180 +684,192 @@
       <c r="E8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="B9" s="4"/>
       <c r="C9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="B10" s="5"/>
       <c r="C10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="B11" s="8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H11" s="9"/>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H12" s="9"/>
     </row>
     <row r="13" spans="1:8">
       <c r="B13" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H13" s="9"/>
     </row>
     <row r="14" spans="1:8">
       <c r="B14" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H14" s="9"/>
     </row>
     <row r="15" spans="1:8">
       <c r="B15" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H15" s="9"/>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8">
       <c r="B17" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H17" s="9"/>
     </row>
     <row r="18" spans="1:8">
       <c r="B18" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H18" s="9"/>
     </row>
     <row r="19" spans="1:8">
       <c r="B19" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H19" s="9"/>
     </row>
     <row r="20" spans="1:8">
       <c r="B20" s="8" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C20" s="2" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H20" s="9"/>
     </row>
     <row r="21" spans="1:8">
       <c r="B21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="9"/>
     </row>
     <row r="22" spans="1:8">
       <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
+      <c r="C22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
       <c r="H22" s="9"/>
     </row>
     <row r="23" spans="1:8">
       <c r="B23" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H23" s="9"/>
     </row>
     <row r="24" spans="1:8">
       <c r="B24" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H24" s="9"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="B25" s="10" t="s">
-[...6 lines deleted...]
-      <c r="G25" s="11"/>
+      <c r="B25" s="8" t="s">
+        <v>36</v>
+      </c>
       <c r="H25" s="9"/>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="B26" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H26" s="9"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="B27" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="9"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B7:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>