--- v0 (2026-05-30)
+++ v1 (2026-09-22)
@@ -12,146 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Anuario de vivienda de América Latina y el Caribe</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Tema:</t>
   </si>
   <si>
     <t>FONDEO</t>
   </si>
   <si>
     <t>Subtema:</t>
   </si>
   <si>
     <t>PRINCIPALES FUENTES PARA FONDEO DE CRéDITOS HIPOTECáRIOS A FAMILIAS</t>
   </si>
   <si>
     <t>País</t>
   </si>
   <si>
     <t>Fuente de Fondeo Principal</t>
   </si>
   <si>
     <t>FO-2-01</t>
   </si>
   <si>
-    <t>Anual</t>
+    <t>Fin del año</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>Participación de la fuente principal en el funding total</t>
   </si>
   <si>
     <t>FO-2-02</t>
   </si>
   <si>
-    <t>Final del período</t>
-[...1 lines deleted...]
-  <si>
     <t>%</t>
   </si>
   <si>
     <t>2da fuente más importante de fondeo</t>
   </si>
   <si>
     <t>FO-2-03</t>
   </si>
   <si>
     <t>Participación de la 2nda fuente principal en el funding total</t>
   </si>
   <si>
     <t>FO-2-04</t>
   </si>
   <si>
     <t>Fuentes sujetas a obligación de originar credito: exigencia obligatoria</t>
   </si>
   <si>
     <t>FO-2-05</t>
   </si>
   <si>
     <t>Porcentaje de obligación exigido</t>
   </si>
   <si>
     <t>FO-2-06</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
     <t>Brasil</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Honduras</t>
+  </si>
+  <si>
+    <t>Jamaica</t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t xml:space="preserve">Fondos especiales (depósitos seguridad - subcuente de vivienda): Infonavit </t>
   </si>
   <si>
     <t>Depósitos Banca Comercial</t>
   </si>
   <si>
     <t>Panamá</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>República Dominicana</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
@@ -586,54 +589,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.9954" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.8516" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.8516" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.8516" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.8516" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.8516" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.8516" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1">
         <v>2022</v>
       </c>
@@ -643,236 +646,248 @@
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="B8" s="3"/>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="B9" s="3"/>
       <c r="C9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="4"/>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="B11" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="1:9">
       <c r="B12" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9">
       <c r="B13" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="1:9">
       <c r="B14" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:9">
       <c r="B15" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9">
       <c r="B16" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="1:9">
       <c r="B17" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="1:9">
       <c r="B18" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9">
       <c r="B19" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="1:9">
       <c r="B20" s="7" t="s">
-        <v>32</v>
-[...15 lines deleted...]
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="1:9">
       <c r="B21" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="1:9">
       <c r="B22" s="7" t="s">
-        <v>36</v>
+        <v>33</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>52.1</v>
+      </c>
+      <c r="E22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22">
+        <v>30.6</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22">
+        <v>0</v>
       </c>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="1:9">
       <c r="B23" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="1:9">
       <c r="B24" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I24" s="8"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="B25" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="I24" s="8"/>
-[...2 lines deleted...]
-      <c r="B25" s="9" t="s">
+      <c r="I25" s="8"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="B26" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="10"/>
-[...5 lines deleted...]
-      <c r="I25" s="8"/>
+      <c r="I26" s="8"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="B27" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B7:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>