--- v0 (2026-06-26)
+++ v1 (2026-10-25)
@@ -12,80 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Anuario de vivienda de América Latina y el Caribe</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Tema:</t>
   </si>
   <si>
     <t>FONDEO</t>
   </si>
   <si>
     <t>Subtema:</t>
   </si>
   <si>
     <t>RANKING DE FUENTES DE FONDEO PARA CRéDITOS HIPOTECáRIOS A FAMILIAS</t>
   </si>
   <si>
     <t>País</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: Recursos Publicos</t>
   </si>
   <si>
     <t>FO-1-01</t>
   </si>
   <si>
-    <t>Anual</t>
+    <t>Fin del año</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: Fondos Especiales</t>
   </si>
   <si>
     <t>FO-1-02</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: Institución de Refinanciación</t>
   </si>
   <si>
     <t>FO-1-03</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: fondeo mayorista</t>
   </si>
   <si>
     <t>FO-1-04</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: depósitos</t>
   </si>
@@ -95,69 +95,75 @@
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: bursatilización</t>
   </si>
   <si>
     <t>FO-1-06</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: bonos hipotecários</t>
   </si>
   <si>
     <t>FO-1-07</t>
   </si>
   <si>
     <t>Fondeo para la originación de crédito hipotecario para las familias: otros</t>
   </si>
   <si>
     <t>FO-1-08</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
     <t>Brasil</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Honduras</t>
+  </si>
+  <si>
+    <t>Jamaica</t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t>Panamá</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>República Dominicana</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -586,54 +592,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K25" sqref="K25"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.9954" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.8516" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.8516" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.8516" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.8516" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.8516" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.8516" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.8516" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.8516" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11">
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1">
@@ -802,113 +808,125 @@
       </c>
       <c r="K16" s="8"/>
     </row>
     <row r="17" spans="1:11">
       <c r="B17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K17" s="8"/>
     </row>
     <row r="18" spans="1:11">
       <c r="B18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="8"/>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" s="7" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="8"/>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C20">
-[...22 lines deleted...]
-      </c>
       <c r="K20" s="8"/>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="K21" s="8"/>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" s="7" t="s">
         <v>36</v>
       </c>
+      <c r="C22">
+        <v>3.0</v>
+      </c>
+      <c r="D22">
+        <v>1.0</v>
+      </c>
+      <c r="E22">
+        <v>2.0</v>
+      </c>
+      <c r="F22">
+        <v>4.0</v>
+      </c>
+      <c r="G22">
+        <v>5.0</v>
+      </c>
+      <c r="H22">
+        <v>6.0</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
       <c r="K22" s="8"/>
     </row>
     <row r="23" spans="1:11">
       <c r="B23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="K23" s="8"/>
     </row>
     <row r="24" spans="1:11">
       <c r="B24" s="7" t="s">
         <v>38</v>
       </c>
       <c r="K24" s="8"/>
     </row>
     <row r="25" spans="1:11">
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="10"/>
-[...6 lines deleted...]
-      <c r="J25" s="10"/>
       <c r="K25" s="8"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="B26" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K26" s="8"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="B27" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B7:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>