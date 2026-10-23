--- v0 (2026-06-27)
+++ v1 (2026-10-23)
@@ -12,80 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Anuario de vivienda de América Latina y el Caribe</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Tema:</t>
   </si>
   <si>
     <t>SISTEMA DE FINANCIACIóN</t>
   </si>
   <si>
     <t>Subtema:</t>
   </si>
   <si>
     <t>ASPECTOS REGULATORIOS</t>
   </si>
   <si>
     <t>País</t>
   </si>
   <si>
     <t>Restricciones regulatorias al acceso a la información crediticia</t>
   </si>
   <si>
     <t>SF-3-01</t>
   </si>
   <si>
-    <t>Anual</t>
+    <t>Fin del año</t>
   </si>
   <si>
     <t>Binario</t>
   </si>
   <si>
     <t>Existencia de normas de renegociación/ refinanciación</t>
   </si>
   <si>
     <t>SF-3-02</t>
   </si>
   <si>
     <t>Existencia de normas de Portabilidad</t>
   </si>
   <si>
     <t>SF-3-03</t>
   </si>
   <si>
     <t>Tipos de garantía utilizados en los contratos hipotecarios</t>
   </si>
   <si>
     <t>SF-3-04</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
@@ -93,88 +93,94 @@
     <t>Una propiedad puede garantizar &gt;1 préstamo</t>
   </si>
   <si>
     <t>SF-3-05</t>
   </si>
   <si>
     <t>Non recourse loans: La ejecución de la garantía liquida la deuda</t>
   </si>
   <si>
     <t>SF-3-06</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Hipoteca</t>
   </si>
   <si>
     <t>Barbados</t>
+  </si>
+  <si>
+    <t>Bolivia</t>
   </si>
   <si>
     <t>Brasil</t>
   </si>
   <si>
     <t>I - hipoteca; II - cessão fiduciária de direitos creditórios decorrentes de contratos de alienação de imóveis</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVADA: Hipoteca, Anticresis, Prenda, Bono de prenda, deposiito de dinero       PÚBLICA: garantias por le FNG
 </t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Hipotecas / Fidecomiso</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>N/E</t>
   </si>
   <si>
     <t xml:space="preserve">1. Primeras hipotecas; y Fideicomiso de Garantía para la Adquisición de Inmuebles
 </t>
   </si>
   <si>
     <t>Honduras</t>
+  </si>
+  <si>
+    <t>Jamaica</t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t>Hipoteca, fideicomiso y Fianza</t>
   </si>
   <si>
     <t>Panamá</t>
   </si>
   <si>
     <t>Hipoteca y antícresis</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>República Dominicana</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
@@ -618,54 +624,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.9954" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.8516" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.8516" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.8516" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.8516" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.8516" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.8516" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1">
         <v>2023</v>
       </c>
@@ -784,321 +790,333 @@
       </c>
       <c r="E11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="9"/>
     </row>
     <row r="12" spans="1:9">
       <c r="B12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="9"/>
     </row>
     <row r="13" spans="1:9">
       <c r="B13" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="9"/>
     </row>
     <row r="14" spans="1:9">
       <c r="B14" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I14" s="9"/>
     </row>
     <row r="15" spans="1:9">
       <c r="B15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="9"/>
     </row>
     <row r="16" spans="1:9">
       <c r="B16" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I16" s="9"/>
     </row>
     <row r="17" spans="1:9">
       <c r="B17" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="9"/>
     </row>
     <row r="18" spans="1:9">
       <c r="B18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="9"/>
     </row>
     <row r="19" spans="1:9">
       <c r="B19" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" t="s">
         <v>38</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I19" s="9"/>
     </row>
     <row r="20" spans="1:9">
       <c r="B20" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I20" s="9"/>
     </row>
     <row r="21" spans="1:9">
       <c r="B21" s="8" t="s">
-        <v>41</v>
-[...17 lines deleted...]
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I21" s="9"/>
     </row>
     <row r="22" spans="1:9">
       <c r="B22" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I22" s="9"/>
     </row>
     <row r="23" spans="1:9">
       <c r="B23" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" t="s">
         <v>44</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I23" s="9"/>
     </row>
     <row r="24" spans="1:9">
       <c r="B24" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F24" t="s">
+      <c r="I24" s="9"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="B25" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" t="s">
         <v>25</v>
       </c>
-      <c r="G24" s="2" t="s">
-[...20 lines deleted...]
-      <c r="F25" s="12" t="s">
+      <c r="G25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="9"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="B26" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="G25" s="11" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="9"/>
+      <c r="C26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="9"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="B27" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" s="9"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B7:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>